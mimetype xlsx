--- v0 (2026-04-20)
+++ v1 (2026-04-20)
@@ -14,51 +14,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="ExamesCom15Dias" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
   <si>
     <t>Relatório de Exames</t>
   </si>
   <si>
     <t>Exames - 15 Dias</t>
   </si>
   <si>
-    <t>Exportado em: 20/04/2026 07:03:31</t>
+    <t>Exportado em: 20/04/2026 08:28:18</t>
   </si>
   <si>
     <t>EXAME</t>
   </si>
   <si>
     <t>REGISTRO</t>
   </si>
   <si>
     <t>RECEBIDO</t>
   </si>
   <si>
     <t>PACIENTE</t>
   </si>
   <si>
     <t>ESPÉCIE</t>
   </si>
   <si>
     <t>CLIENTE</t>
   </si>
   <si>
     <t>MATERIALRECEBIDO</t>
   </si>
   <si>
     <t>LAUDO-16-26-PVV</t>
   </si>