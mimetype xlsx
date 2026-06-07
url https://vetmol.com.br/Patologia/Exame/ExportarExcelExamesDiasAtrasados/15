--- v1 (2026-04-20)
+++ v2 (2026-06-07)
@@ -6,143 +6,365 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Default ContentType="image/png" Extension="Png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="ExamesCom15Dias" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="32" uniqueCount="32">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="106">
   <si>
     <t>Relatório de Exames</t>
   </si>
   <si>
     <t>Exames - 15 Dias</t>
   </si>
   <si>
-    <t>Exportado em: 20/04/2026 08:28:18</t>
+    <t>Exportado em: 07/06/2026 16:49:34</t>
   </si>
   <si>
     <t>EXAME</t>
   </si>
   <si>
     <t>REGISTRO</t>
   </si>
   <si>
     <t>RECEBIDO</t>
   </si>
   <si>
     <t>PACIENTE</t>
   </si>
   <si>
     <t>ESPÉCIE</t>
   </si>
   <si>
     <t>CLIENTE</t>
   </si>
   <si>
     <t>MATERIALRECEBIDO</t>
   </si>
   <si>
-    <t>LAUDO-16-26-PVV</t>
-[...5 lines deleted...]
-    <t>BORNEO</t>
+    <t>LAUDO-43-26-IHQ</t>
+  </si>
+  <si>
+    <t>03/03/2026</t>
+  </si>
+  <si>
+    <t>Sherlock</t>
   </si>
   <si>
     <t>CANINA</t>
   </si>
   <si>
+    <t>RENAN SCHIEBEL</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 1263-26</t>
+  </si>
+  <si>
+    <t>LAUDO-92-26-IHQ-adendo</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>Branco</t>
+  </si>
+  <si>
+    <t>Bovina</t>
+  </si>
+  <si>
+    <t>Ricardo Barbosa de Lucena</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como PN 26-36 I</t>
+  </si>
+  <si>
+    <t>LAUDO-19-26-CDCVET</t>
+  </si>
+  <si>
+    <t>18/05/2026</t>
+  </si>
+  <si>
+    <t>Mel</t>
+  </si>
+  <si>
+    <t>CANINO</t>
+  </si>
+  <si>
+    <t>Carla de Oliveira Honse</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 8703-26</t>
+  </si>
+  <si>
+    <t>LAUDO-98-26-IHQ</t>
+  </si>
+  <si>
+    <t>13/05/2026</t>
+  </si>
+  <si>
+    <t>Preta</t>
+  </si>
+  <si>
+    <t>Recebido 02 cassetes com parafina identificados como 1301-26</t>
+  </si>
+  <si>
+    <t>LAUDO-17-26-NicolleMG</t>
+  </si>
+  <si>
+    <t>CHERRIE</t>
+  </si>
+  <si>
+    <t>Nicolle Pereira Soares</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 361-26</t>
+  </si>
+  <si>
+    <t>LAUDO-16-26-NicolleMG</t>
+  </si>
+  <si>
+    <t>TIGRESA</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 396-26</t>
+  </si>
+  <si>
+    <t>LAUDO-08-26-ArcadeNoé-PR</t>
+  </si>
+  <si>
+    <t>Peggie</t>
+  </si>
+  <si>
+    <t>Elaine Stupak</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 26-2208</t>
+  </si>
+  <si>
+    <t>LAUDO-09-26-ArcadeNoé-PR</t>
+  </si>
+  <si>
+    <t>Nico</t>
+  </si>
+  <si>
+    <t>Recebido 02 cassetes com parafina identificado como 26-2312 A e B</t>
+  </si>
+  <si>
+    <t>LAUDO-26-26-PVV-1-2</t>
+  </si>
+  <si>
+    <t>CHERRY</t>
+  </si>
+  <si>
     <t>Camila Costa Abreu</t>
   </si>
   <si>
-    <t>Recebido 01 cassete com parafina e 01 lâmina de HE identificados como H 25-2168 2</t>
-[...8 lines deleted...]
-    <t>Peludão</t>
+    <t>Recebido 02 cassetes com parafina e 02 lâminas de HE identificados como H 26-826 3 e 4</t>
+  </si>
+  <si>
+    <t>LAUDO-14-26-LMDiagnóstico</t>
+  </si>
+  <si>
+    <t>19/05/2026</t>
+  </si>
+  <si>
+    <t>JUJU</t>
+  </si>
+  <si>
+    <t>Larissa Fernandes Magalhães</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 991-26 B</t>
+  </si>
+  <si>
+    <t>LAUDO-100-26-IHQ</t>
+  </si>
+  <si>
+    <t>Noturno</t>
+  </si>
+  <si>
+    <t>FELINA</t>
+  </si>
+  <si>
+    <t>Guilherme Coelho</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 26-2388</t>
+  </si>
+  <si>
+    <t/>
+  </si>
+  <si>
+    <t>Biju</t>
+  </si>
+  <si>
+    <t>FELINO</t>
+  </si>
+  <si>
+    <t>Augusto Pimentel</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 28-26</t>
+  </si>
+  <si>
+    <t>LAUDO-109-26-IHQ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEXTER </t>
+  </si>
+  <si>
+    <t>GLAUCIA CRISTIANE FERRACIOLI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Recebido 02 cassetes com parafina identificado como 26-2149 </t>
+  </si>
+  <si>
+    <t>LAUDO-01-26-Anapathos-SP</t>
+  </si>
+  <si>
+    <t>FRANCISCO</t>
+  </si>
+  <si>
+    <t>Ana Carolina da Silva</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 1592-26 II</t>
+  </si>
+  <si>
+    <t>LAUDO-10-26-LURION-GO</t>
+  </si>
+  <si>
+    <t>AMARELINHO PIRES</t>
+  </si>
+  <si>
+    <t>LURION</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como VT 26-883</t>
+  </si>
+  <si>
+    <t>LAUDO-02-26-LABVETTAKEMURA</t>
+  </si>
+  <si>
+    <t>21/05/2026</t>
+  </si>
+  <si>
+    <t>CACAU</t>
+  </si>
+  <si>
+    <t>Luciana Sayuri Takemura</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 6750 A</t>
+  </si>
+  <si>
+    <t>LAUDO-02-26-ELAN-RJ</t>
+  </si>
+  <si>
+    <t>22/05/2026</t>
+  </si>
+  <si>
+    <t>BRANCO</t>
+  </si>
+  <si>
+    <t>Elan Cardozo Paes de Almeida</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como DV 12461-1</t>
+  </si>
+  <si>
+    <t>LAUDO-03-26-ELAN-RJ</t>
+  </si>
+  <si>
+    <t>AMY</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como DV 12498-1</t>
+  </si>
+  <si>
+    <t>LAUDO-27-26-PVV</t>
+  </si>
+  <si>
+    <t>20/05/2026</t>
+  </si>
+  <si>
+    <t>ZAIRA</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina e 01 lâmina de HE identificados como H 26-1065 1</t>
+  </si>
+  <si>
+    <t>LAUDO-20-26-CDCVET</t>
+  </si>
+  <si>
+    <t>Bruce</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 015774</t>
+  </si>
+  <si>
+    <t>LAUDO-09-26-CpaV</t>
+  </si>
+  <si>
+    <t>Raposa</t>
+  </si>
+  <si>
+    <t>Centro de Patologia Veterinária</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como PC 254-26</t>
+  </si>
+  <si>
+    <t>LAUDO-08-26-HISTOVET-RP</t>
+  </si>
+  <si>
+    <t>Tungalai</t>
   </si>
   <si>
     <t>Gustavo Milhomens Nogueira</t>
   </si>
   <si>
-    <t>Recebido 02 cassetes com parafina identificados como 5825 A e B</t>
-[...29 lines deleted...]
-    <t>Recebido 01 cassete com parafina identificado como 11467 A</t>
+    <t>Recebido 01 cassete com parafina identificado como 6302</t>
   </si>
   <si>
     <t>QUANTIDADE DE EXAMES:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -196,179 +418,593 @@
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:absoluteAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr codeName=""/>
-  <dimension ref="A1:G8"/>
+  <dimension ref="A1:G26"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.5337873186384" customWidth="1"/>
-    <col min="2" max="2" width="24.9910975864955" customWidth="1"/>
+    <col min="2" max="2" width="30.1401868547712" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="33.216544015067" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
-    <col min="6" max="6" width="38.1599949428013" customWidth="1"/>
-    <col min="7" max="7" width="75.0271693638393" customWidth="1"/>
+    <col min="6" max="6" width="28.8797694614955" customWidth="1"/>
+    <col min="7" max="7" width="78.7654506138393" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="50" customHeight="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0">
-        <v>17695</v>
+        <v>17635</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0">
-        <v>17748</v>
+        <v>17839</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="0" t="s">
-        <v>13</v>
+        <v>19</v>
       </c>
       <c r="F5" s="0" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0">
-        <v>17750</v>
+        <v>17939</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>13</v>
+        <v>25</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0">
-        <v>17766</v>
+        <v>17948</v>
       </c>
       <c r="B7" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="D7" s="0" t="s">
+        <v>30</v>
+      </c>
+      <c r="E7" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F7" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G7" s="0" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="0">
+        <v>17956</v>
+      </c>
+      <c r="B8" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="C8" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="F8" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G8" s="0" t="s">
+        <v>35</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="0">
+        <v>17958</v>
+      </c>
+      <c r="B9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D9" s="0" t="s">
+        <v>37</v>
+      </c>
+      <c r="E9" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="F9" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="0">
+        <v>17962</v>
+      </c>
+      <c r="B10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="C10" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>40</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="0">
+        <v>17963</v>
+      </c>
+      <c r="B11" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="C11" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="0">
+        <v>17965</v>
+      </c>
+      <c r="B12" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="C12" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="0">
+        <v>17968</v>
+      </c>
+      <c r="B13" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="0">
+        <v>17970</v>
+      </c>
+      <c r="B14" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="G14" s="0" t="s">
+        <v>59</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="0">
+        <v>17972</v>
+      </c>
+      <c r="B15" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="G15" s="0" t="s">
+        <v>64</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="0">
+        <v>17973</v>
+      </c>
+      <c r="B16" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F16" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="G16" s="0" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="0">
+        <v>17977</v>
+      </c>
+      <c r="B17" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F17" s="0" t="s">
+        <v>71</v>
+      </c>
+      <c r="G17" s="0" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="0">
+        <v>17978</v>
+      </c>
+      <c r="B18" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>74</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="0">
+        <v>17980</v>
+      </c>
+      <c r="B19" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="E19" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F19" s="0" t="s">
+        <v>80</v>
+      </c>
+      <c r="G19" s="0" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="0">
+        <v>17982</v>
+      </c>
+      <c r="B20" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="C20" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="D20" s="0" t="s">
+        <v>84</v>
+      </c>
+      <c r="E20" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F20" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="G20" s="0" t="s">
+        <v>86</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="0">
+        <v>17983</v>
+      </c>
+      <c r="B21" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="E21" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F21" s="0" t="s">
+        <v>85</v>
+      </c>
+      <c r="G21" s="0" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="0">
+        <v>17988</v>
+      </c>
+      <c r="B22" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="C22" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>92</v>
+      </c>
+      <c r="E22" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F22" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G22" s="0" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="0">
+        <v>18001</v>
+      </c>
+      <c r="B23" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="F23" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="C7" s="0" t="s">
-[...20 lines deleted...]
-        <v>4</v>
+      <c r="G23" s="0" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="0">
+        <v>18002</v>
+      </c>
+      <c r="B24" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="C24" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="D24" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="E24" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F24" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="G24" s="0" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="0">
+        <v>18004</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="1" t="s">
+        <v>105</v>
+      </c>
+      <c r="B26" s="1">
+        <v>22</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>