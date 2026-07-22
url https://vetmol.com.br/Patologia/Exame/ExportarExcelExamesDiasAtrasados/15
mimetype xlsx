--- v2 (2026-06-07)
+++ v3 (2026-07-22)
@@ -6,365 +6,155 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Default ContentType="image/png" Extension="Png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="ExamesCom15Dias" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="106">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="36" uniqueCount="36">
   <si>
     <t>Relatório de Exames</t>
   </si>
   <si>
     <t>Exames - 15 Dias</t>
   </si>
   <si>
-    <t>Exportado em: 07/06/2026 16:49:34</t>
+    <t>Exportado em: 22/07/2026 18:51:15</t>
   </si>
   <si>
     <t>EXAME</t>
   </si>
   <si>
     <t>REGISTRO</t>
   </si>
   <si>
     <t>RECEBIDO</t>
   </si>
   <si>
     <t>PACIENTE</t>
   </si>
   <si>
     <t>ESPÉCIE</t>
   </si>
   <si>
     <t>CLIENTE</t>
   </si>
   <si>
     <t>MATERIALRECEBIDO</t>
   </si>
   <si>
-    <t>LAUDO-43-26-IHQ</t>
-[...41 lines deleted...]
-    <t>Mel</t>
+    <t>LAUDO-127-26-Celulavet</t>
+  </si>
+  <si>
+    <t>03/07/2026</t>
+  </si>
+  <si>
+    <t>Jasmim</t>
   </si>
   <si>
     <t>CANINO</t>
   </si>
   <si>
-    <t>Carla de Oliveira Honse</t>
-[...89 lines deleted...]
-    <t>Noturno</t>
+    <t>CELULAVET</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como JC 112006</t>
+  </si>
+  <si>
+    <t>LAUDO-125-26-Celulavet</t>
+  </si>
+  <si>
+    <t>Luna</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 3907-112083</t>
+  </si>
+  <si>
+    <t>LAUDO-124-26-Celulavet</t>
+  </si>
+  <si>
+    <t>Belinha</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como BS 111429</t>
+  </si>
+  <si>
+    <t>LAUDO-126-26-Celulavet</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cheetara </t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como CC 111619</t>
+  </si>
+  <si>
+    <t>LAUDO-128-26-Celulavet</t>
+  </si>
+  <si>
+    <t>Frida</t>
+  </si>
+  <si>
+    <t>FELINO</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como FC 111686 1</t>
+  </si>
+  <si>
+    <t>LAUDO-51-26-CVAP</t>
+  </si>
+  <si>
+    <t>06/07/2026</t>
+  </si>
+  <si>
+    <t>ANNIE</t>
   </si>
   <si>
     <t>FELINA</t>
   </si>
   <si>
-    <t>Guilherme Coelho</t>
-[...137 lines deleted...]
-    <t>Recebido 01 cassete com parafina identificado como 6302</t>
+    <t>Carolina Gonçalves Pires</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como CG 35590 A</t>
   </si>
   <si>
     <t>QUANTIDADE DE EXAMES:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -418,593 +208,225 @@
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:absoluteAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr codeName=""/>
-  <dimension ref="A1:G26"/>
+  <dimension ref="A1:G10"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.5337873186384" customWidth="1"/>
-    <col min="2" max="2" width="30.1401868547712" customWidth="1"/>
+    <col min="2" max="2" width="22.6022404261998" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="33.216544015067" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
-    <col min="6" max="6" width="28.8797694614955" customWidth="1"/>
-    <col min="7" max="7" width="78.7654506138393" customWidth="1"/>
+    <col min="6" max="6" width="22.1531154087612" customWidth="1"/>
+    <col min="7" max="7" width="58.9220842633929" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="50" customHeight="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0">
-        <v>17635</v>
+        <v>18168</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0">
-        <v>17839</v>
+        <v>18170</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" s="0" t="s">
         <v>17</v>
       </c>
-      <c r="D5" s="0" t="s">
+      <c r="E5" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>18</v>
-      </c>
-[...7 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0">
-        <v>17939</v>
+        <v>18171</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0">
-        <v>17948</v>
+        <v>18174</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0">
-        <v>17956</v>
+        <v>18182</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0">
-        <v>17958</v>
+        <v>18190</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="F9" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="G9" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="G9" s="0" t="s">
-[...1 lines deleted...]
-      </c>
     </row>
     <row r="10">
-      <c r="A10" s="0">
-[...371 lines deleted...]
-        <v>22</v>
+      <c r="A10" s="1" t="s">
+        <v>35</v>
+      </c>
+      <c r="B10" s="1">
+        <v>6</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>