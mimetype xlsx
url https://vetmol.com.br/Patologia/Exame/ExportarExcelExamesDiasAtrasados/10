--- v0 (2026-04-20)
+++ v1 (2026-04-20)
@@ -14,51 +14,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="ExamesCom10Dias" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="152">
   <si>
     <t>Relatório de Exames</t>
   </si>
   <si>
     <t>Exames - 10 Dias</t>
   </si>
   <si>
-    <t>Exportado em: 20/04/2026 07:01:35</t>
+    <t>Exportado em: 20/04/2026 08:31:07</t>
   </si>
   <si>
     <t>EXAME</t>
   </si>
   <si>
     <t>REGISTRO</t>
   </si>
   <si>
     <t>RECEBIDO</t>
   </si>
   <si>
     <t>PACIENTE</t>
   </si>
   <si>
     <t>ESPÉCIE</t>
   </si>
   <si>
     <t>CLIENTE</t>
   </si>
   <si>
     <t>MATERIALRECEBIDO</t>
   </si>
   <si>
     <t/>
   </si>