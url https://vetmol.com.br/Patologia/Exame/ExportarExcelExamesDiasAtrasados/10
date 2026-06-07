--- v1 (2026-04-20)
+++ v2 (2026-06-07)
@@ -6,504 +6,638 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Default ContentType="image/png" Extension="Png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="ExamesCom10Dias" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="152" uniqueCount="152">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="197" uniqueCount="197">
   <si>
     <t>Relatório de Exames</t>
   </si>
   <si>
     <t>Exames - 10 Dias</t>
   </si>
   <si>
-    <t>Exportado em: 20/04/2026 08:31:07</t>
+    <t>Exportado em: 07/06/2026 16:48:28</t>
   </si>
   <si>
     <t>EXAME</t>
   </si>
   <si>
     <t>REGISTRO</t>
   </si>
   <si>
     <t>RECEBIDO</t>
   </si>
   <si>
     <t>PACIENTE</t>
   </si>
   <si>
     <t>ESPÉCIE</t>
   </si>
   <si>
     <t>CLIENTE</t>
   </si>
   <si>
     <t>MATERIALRECEBIDO</t>
   </si>
   <si>
+    <t>LAUDO-43-26-IHQ</t>
+  </si>
+  <si>
+    <t>03/03/2026</t>
+  </si>
+  <si>
+    <t>Sherlock</t>
+  </si>
+  <si>
+    <t>CANINA</t>
+  </si>
+  <si>
+    <t>RENAN SCHIEBEL</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 1263-26</t>
+  </si>
+  <si>
+    <t>LAUDO-92-26-IHQ-adendo</t>
+  </si>
+  <si>
+    <t>23/04/2026</t>
+  </si>
+  <si>
+    <t>Branco</t>
+  </si>
+  <si>
+    <t>Bovina</t>
+  </si>
+  <si>
+    <t>Ricardo Barbosa de Lucena</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como PN 26-36 I</t>
+  </si>
+  <si>
+    <t>LAUDO-19-26-CDCVET</t>
+  </si>
+  <si>
+    <t>18/05/2026</t>
+  </si>
+  <si>
+    <t>Mel</t>
+  </si>
+  <si>
+    <t>CANINO</t>
+  </si>
+  <si>
+    <t>Carla de Oliveira Honse</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 8703-26</t>
+  </si>
+  <si>
+    <t>LAUDO-98-26-IHQ</t>
+  </si>
+  <si>
+    <t>13/05/2026</t>
+  </si>
+  <si>
+    <t>Preta</t>
+  </si>
+  <si>
+    <t>Recebido 02 cassetes com parafina identificados como 1301-26</t>
+  </si>
+  <si>
+    <t>LAUDO-17-26-NicolleMG</t>
+  </si>
+  <si>
+    <t>CHERRIE</t>
+  </si>
+  <si>
+    <t>Nicolle Pereira Soares</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 361-26</t>
+  </si>
+  <si>
+    <t>LAUDO-16-26-NicolleMG</t>
+  </si>
+  <si>
+    <t>TIGRESA</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 396-26</t>
+  </si>
+  <si>
+    <t>LAUDO-08-26-ArcadeNoé-PR</t>
+  </si>
+  <si>
+    <t>Peggie</t>
+  </si>
+  <si>
+    <t>Elaine Stupak</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 26-2208</t>
+  </si>
+  <si>
+    <t>LAUDO-09-26-ArcadeNoé-PR</t>
+  </si>
+  <si>
+    <t>Nico</t>
+  </si>
+  <si>
+    <t>Recebido 02 cassetes com parafina identificado como 26-2312 A e B</t>
+  </si>
+  <si>
+    <t>LAUDO-26-26-PVV-1-2</t>
+  </si>
+  <si>
+    <t>CHERRY</t>
+  </si>
+  <si>
+    <t>Camila Costa Abreu</t>
+  </si>
+  <si>
+    <t>Recebido 02 cassetes com parafina e 02 lâminas de HE identificados como H 26-826 3 e 4</t>
+  </si>
+  <si>
+    <t>LAUDO-14-26-LMDiagnóstico</t>
+  </si>
+  <si>
+    <t>19/05/2026</t>
+  </si>
+  <si>
+    <t>JUJU</t>
+  </si>
+  <si>
+    <t>Larissa Fernandes Magalhães</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 991-26 B</t>
+  </si>
+  <si>
+    <t>LAUDO-100-26-IHQ</t>
+  </si>
+  <si>
+    <t>Noturno</t>
+  </si>
+  <si>
+    <t>FELINA</t>
+  </si>
+  <si>
+    <t>Guilherme Coelho</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 26-2388</t>
+  </si>
+  <si>
     <t/>
   </si>
   <si>
-    <t>08/04/2026</t>
-[...38 lines deleted...]
-    <t>Peludão</t>
+    <t>Biju</t>
+  </si>
+  <si>
+    <t>FELINO</t>
+  </si>
+  <si>
+    <t>Augusto Pimentel</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 28-26</t>
+  </si>
+  <si>
+    <t>LAUDO-109-26-IHQ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DEXTER </t>
+  </si>
+  <si>
+    <t>GLAUCIA CRISTIANE FERRACIOLI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Recebido 02 cassetes com parafina identificado como 26-2149 </t>
+  </si>
+  <si>
+    <t>LAUDO-01-26-Anapathos-SP</t>
+  </si>
+  <si>
+    <t>FRANCISCO</t>
+  </si>
+  <si>
+    <t>Ana Carolina da Silva</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 1592-26 II</t>
+  </si>
+  <si>
+    <t>LAUDO-10-26-LURION-GO</t>
+  </si>
+  <si>
+    <t>AMARELINHO PIRES</t>
+  </si>
+  <si>
+    <t>LURION</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como VT 26-883</t>
+  </si>
+  <si>
+    <t>LAUDO-02-26-LABVETTAKEMURA</t>
+  </si>
+  <si>
+    <t>21/05/2026</t>
+  </si>
+  <si>
+    <t>CACAU</t>
+  </si>
+  <si>
+    <t>Luciana Sayuri Takemura</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 6750 A</t>
+  </si>
+  <si>
+    <t>LAUDO-02-26-ELAN-RJ</t>
+  </si>
+  <si>
+    <t>22/05/2026</t>
+  </si>
+  <si>
+    <t>BRANCO</t>
+  </si>
+  <si>
+    <t>Elan Cardozo Paes de Almeida</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como DV 12461-1</t>
+  </si>
+  <si>
+    <t>LAUDO-03-26-ELAN-RJ</t>
+  </si>
+  <si>
+    <t>AMY</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como DV 12498-1</t>
+  </si>
+  <si>
+    <t>LAUDO-27-26-PVV</t>
+  </si>
+  <si>
+    <t>20/05/2026</t>
+  </si>
+  <si>
+    <t>ZAIRA</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina e 01 lâmina de HE identificados como H 26-1065 1</t>
+  </si>
+  <si>
+    <t>LAUDO-07-26-VETVIDA-MT</t>
+  </si>
+  <si>
+    <t>25/05/2026</t>
+  </si>
+  <si>
+    <t>LILA</t>
+  </si>
+  <si>
+    <t>VET VIDA</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 119618 A</t>
+  </si>
+  <si>
+    <t>LAUDO-105-26-IHQ</t>
+  </si>
+  <si>
+    <t>Amelie</t>
+  </si>
+  <si>
+    <t>Luciana de Simone Sfrizo</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 47406</t>
+  </si>
+  <si>
+    <t>LAUDO-29-26-PVV</t>
+  </si>
+  <si>
+    <t>ROMEU</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina e 01 lâmina de HE identificados como H 26-843 6</t>
+  </si>
+  <si>
+    <t>LAUDO-04-26-BIOPSIE-PE</t>
+  </si>
+  <si>
+    <t>Pingo</t>
+  </si>
+  <si>
+    <t>Bruno Henrique de Albuquerque Paiva</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 78420 2</t>
+  </si>
+  <si>
+    <t>LAUDO-05-26-BIOPSIE-PE</t>
+  </si>
+  <si>
+    <t>Fiona</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 707226-1</t>
+  </si>
+  <si>
+    <t>LAUDO-03-26-BIOPSIE-PE</t>
+  </si>
+  <si>
+    <t>Thunder</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 200226-1</t>
+  </si>
+  <si>
+    <t>LAUDO-20-26-CDCVET</t>
+  </si>
+  <si>
+    <t>Bruce</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 015774</t>
+  </si>
+  <si>
+    <t>LAUDO-09-26-CpaV</t>
+  </si>
+  <si>
+    <t>Raposa</t>
+  </si>
+  <si>
+    <t>Centro de Patologia Veterinária</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como PC 254-26</t>
+  </si>
+  <si>
+    <t>LAUDO-18-26-NicolleMG</t>
+  </si>
+  <si>
+    <t>MAGO</t>
+  </si>
+  <si>
+    <t>Recebido 02 cassetes com parafina identificados como 407-26 A 1 e 2</t>
+  </si>
+  <si>
+    <t>LAUDO-08-26-HISTOVET-RP</t>
+  </si>
+  <si>
+    <t>Tungalai</t>
   </si>
   <si>
     <t>Gustavo Milhomens Nogueira</t>
   </si>
   <si>
-    <t>Recebido 02 cassetes com parafina identificados como 5825 A e B</t>
-[...92 lines deleted...]
-    <t>FELINO</t>
+    <t>Recebido 01 cassete com parafina identificado como 6302</t>
+  </si>
+  <si>
+    <t>LAUDO-110-26-IHQ</t>
+  </si>
+  <si>
+    <t>FILO</t>
+  </si>
+  <si>
+    <t>ANA CRISTINA ALVES DOS SANTOS</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 26-2399</t>
+  </si>
+  <si>
+    <t>LAUDO-93-26-Celulavet</t>
+  </si>
+  <si>
+    <t>Tati</t>
   </si>
   <si>
     <t>CELULAVET</t>
   </si>
   <si>
-    <t>Recebido 01 cassete com parafina identificado como TA 105389</t>
-[...123 lines deleted...]
-    <t>Johnnie</t>
+    <t>Recebido 01 cassete com parafina identificado como TM 108609</t>
+  </si>
+  <si>
+    <t>LAUDO-106-26-IHQ</t>
+  </si>
+  <si>
+    <t>27/05/2026</t>
+  </si>
+  <si>
+    <t>Hulk</t>
+  </si>
+  <si>
+    <t>Ana Paula de Castro Pires</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 374-26 A</t>
+  </si>
+  <si>
+    <t>LAUDO-94-26-Celulavet</t>
+  </si>
+  <si>
+    <t>Cold</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como CP 108664 1</t>
+  </si>
+  <si>
+    <t>LAUDO-12-26-CelulaPet-SC</t>
+  </si>
+  <si>
+    <t>Timoteo</t>
+  </si>
+  <si>
+    <t>David Guilherme Pereira</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 20973</t>
+  </si>
+  <si>
+    <t>LAUDO-31-26-MEDIVET-SC</t>
+  </si>
+  <si>
+    <t>Milu</t>
+  </si>
+  <si>
+    <t>Medivet Laboratório Veterinário</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 5795</t>
+  </si>
+  <si>
+    <t>Scooby Doo</t>
+  </si>
+  <si>
+    <t>Recebido 02 cassetes com parafina identificados como 26-1790 e 26-1791</t>
+  </si>
+  <si>
+    <t>LAUDO-28-26-PVV</t>
+  </si>
+  <si>
+    <t>GODIN - 14977</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina e 01 lâmina de HE identificados como H 26-1023 4</t>
+  </si>
+  <si>
+    <t>LAUDO-96-26-Celulavet</t>
+  </si>
+  <si>
+    <t>Simba</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 1757-26-109687</t>
+  </si>
+  <si>
+    <t>LAUDO-05-26-EXAMINARE</t>
+  </si>
+  <si>
+    <t>Chanel</t>
   </si>
   <si>
     <t>Examinare Diagnóstico Veterinário</t>
   </si>
   <si>
-    <t>Recebido 01 cassete com parafina identificado como 2604167099</t>
-[...143 lines deleted...]
-    <t>Recebido 01 cassete com parafina identificado como 54683-25 B</t>
+    <t>Recebido 01 cassete com parafina identificado como 2295</t>
+  </si>
+  <si>
+    <t>Lolly</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 2268</t>
+  </si>
+  <si>
+    <t>LAUDO-97-26-Celulavet</t>
+  </si>
+  <si>
+    <t>Lua</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como LA 104770 2</t>
+  </si>
+  <si>
+    <t>LAUDO-99-26-Celulavet</t>
+  </si>
+  <si>
+    <t>Olivia</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como OM 109258 2</t>
+  </si>
+  <si>
+    <t>LAUDO-98-26-Celulavet</t>
+  </si>
+  <si>
+    <t>Luke</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como LG 108991</t>
+  </si>
+  <si>
+    <t>LAUDO-100-26-Celulavet</t>
+  </si>
+  <si>
+    <t>28/05/2026</t>
+  </si>
+  <si>
+    <t>Mimi</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 26-2248-109858</t>
+  </si>
+  <si>
+    <t>LAUDO-101-26-Celulavet</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Leôncio </t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como LV 104304</t>
+  </si>
+  <si>
+    <t>LAUDO-04-26-Histotek</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Melissa </t>
+  </si>
+  <si>
+    <t>Eduardo Rebelato Sakis</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 098-26 ERS</t>
+  </si>
+  <si>
+    <t>LAUDO-107-26-IHQ</t>
+  </si>
+  <si>
+    <t>Neno</t>
+  </si>
+  <si>
+    <t>Vanessa Brendler Cabral</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 1073840</t>
+  </si>
+  <si>
+    <t>LAUDO-10-26-BIOPSIAVET</t>
+  </si>
+  <si>
+    <t>Zafira</t>
+  </si>
+  <si>
+    <t>Clarissa Helena Santana</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 52126 2</t>
   </si>
   <si>
     <t>QUANTIDADE DE EXAMES:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -557,915 +691,1191 @@
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:absoluteAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr codeName=""/>
-  <dimension ref="A1:G40"/>
+  <dimension ref="A1:G52"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.5337873186384" customWidth="1"/>
-    <col min="2" max="2" width="25.8494502476283" customWidth="1"/>
+    <col min="2" max="2" width="30.1401868547712" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="33.216544015067" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
-    <col min="6" max="6" width="57.397713797433" customWidth="1"/>
-    <col min="7" max="7" width="75.0271693638393" customWidth="1"/>
+    <col min="6" max="6" width="34.4268297467913" customWidth="1"/>
+    <col min="7" max="7" width="78.7654506138393" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="50" customHeight="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0">
-        <v>17679</v>
+        <v>17635</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0">
-        <v>17695</v>
+        <v>17839</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0">
-        <v>17748</v>
+        <v>17939</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0">
-        <v>17750</v>
+        <v>17948</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>30</v>
+        <v>14</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0">
-        <v>17766</v>
+        <v>17956</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C8" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D8" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="D8" s="0" t="s">
+      <c r="E8" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="F8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F8" s="0" t="s">
+      <c r="G8" s="0" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0">
-        <v>17768</v>
+        <v>17958</v>
       </c>
       <c r="B9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="C9" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="C9" s="0" t="s">
+      <c r="E9" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="F9" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0">
-        <v>17769</v>
+        <v>17962</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>41</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0">
-        <v>17770</v>
+        <v>17963</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>46</v>
+        <v>43</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>47</v>
+        <v>23</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>48</v>
+        <v>44</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="F11" s="0" t="s">
-        <v>49</v>
+        <v>41</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0">
-        <v>17772</v>
+        <v>17965</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>51</v>
+        <v>46</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>53</v>
+        <v>48</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>54</v>
+        <v>49</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0">
-        <v>17775</v>
+        <v>17968</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>55</v>
+        <v>50</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>38</v>
+        <v>51</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>56</v>
+        <v>52</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>57</v>
+        <v>13</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>59</v>
+        <v>54</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0">
-        <v>17777</v>
+        <v>17970</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>60</v>
+        <v>55</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>61</v>
+        <v>56</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>19</v>
+        <v>57</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>62</v>
+        <v>58</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>63</v>
+        <v>59</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0">
-        <v>17778</v>
+        <v>17972</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="C15" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="G15" s="0" t="s">
         <v>64</v>
-      </c>
-[...13 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0">
-        <v>17779</v>
+        <v>17973</v>
       </c>
       <c r="B16" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="C16" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F16" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="G16" s="0" t="s">
         <v>68</v>
-      </c>
-[...13 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0">
-        <v>17780</v>
+        <v>17977</v>
       </c>
       <c r="B17" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="C17" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F17" s="0" t="s">
         <v>71</v>
       </c>
-      <c r="C17" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D17" s="0" t="s">
+      <c r="G17" s="0" t="s">
         <v>72</v>
-      </c>
-[...7 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0">
-        <v>17781</v>
+        <v>17978</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="D18" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="C18" s="0" t="s">
-[...2 lines deleted...]
-      <c r="D18" s="0" t="s">
+      <c r="E18" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F18" s="0" t="s">
         <v>75</v>
-      </c>
-[...4 lines deleted...]
-        <v>41</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0">
-        <v>17783</v>
+        <v>17980</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>11</v>
+        <v>78</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>79</v>
+        <v>13</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>80</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0">
-        <v>17784</v>
+        <v>17982</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>82</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>11</v>
+        <v>83</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>48</v>
+        <v>84</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>83</v>
+        <v>13</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0">
-        <v>17787</v>
+        <v>17983</v>
       </c>
       <c r="B21" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="C21" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="E21" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F21" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="C21" s="0" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0">
-        <v>17790</v>
+        <v>17988</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>38</v>
+        <v>91</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>35</v>
+        <v>48</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0">
-        <v>17791</v>
+        <v>17992</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>58</v>
+        <v>97</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>95</v>
+        <v>98</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0">
-        <v>17792</v>
+        <v>17994</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>96</v>
+        <v>99</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>97</v>
+        <v>100</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>57</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>20</v>
+        <v>101</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>98</v>
+        <v>102</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0">
-        <v>17793</v>
+        <v>17995</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>100</v>
+        <v>104</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>101</v>
+        <v>48</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>102</v>
+        <v>105</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0">
-        <v>17794</v>
+        <v>17998</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>103</v>
+        <v>106</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>47</v>
+        <v>95</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>104</v>
+        <v>107</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>105</v>
+        <v>108</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>106</v>
+        <v>109</v>
       </c>
     </row>
     <row r="27">
       <c r="A27" s="0">
-        <v>17795</v>
+        <v>17999</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>107</v>
+        <v>110</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>47</v>
+        <v>95</v>
       </c>
       <c r="D27" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F27" s="0" t="s">
         <v>108</v>
       </c>
-      <c r="E27" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G27" s="0" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" s="0">
-        <v>17796</v>
+        <v>18000</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D28" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>40</v>
+        <v>13</v>
       </c>
       <c r="F28" s="0" t="s">
-        <v>58</v>
+        <v>108</v>
       </c>
       <c r="G28" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" s="0">
-        <v>17797</v>
+        <v>18001</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>93</v>
+        <v>23</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>58</v>
+        <v>26</v>
       </c>
       <c r="G29" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0">
-        <v>17798</v>
+        <v>18002</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>93</v>
+        <v>83</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>83</v>
+        <v>13</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0">
-        <v>17800</v>
+        <v>18003</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>10</v>
+        <v>123</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>38</v>
+        <v>95</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>121</v>
+        <v>124</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>122</v>
+        <v>25</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0">
-        <v>17802</v>
+        <v>18004</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>125</v>
+        <v>83</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0">
-        <v>17805</v>
+        <v>18005</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>125</v>
+        <v>95</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>83</v>
+        <v>13</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>127</v>
+        <v>132</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>130</v>
+        <v>133</v>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0">
-        <v>17807</v>
+        <v>18006</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>131</v>
+        <v>134</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>132</v>
+        <v>135</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>19</v>
+        <v>25</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
     </row>
     <row r="35">
       <c r="A35" s="0">
-        <v>17811</v>
+        <v>18007</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>10</v>
+        <v>138</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>93</v>
+        <v>139</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>135</v>
+        <v>140</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>136</v>
+        <v>141</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>137</v>
+        <v>142</v>
       </c>
     </row>
     <row r="36">
       <c r="A36" s="0">
-        <v>17812</v>
+        <v>18008</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>10</v>
+        <v>143</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>138</v>
+        <v>144</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="F36" s="0" t="s">
         <v>136</v>
       </c>
       <c r="G36" s="0" t="s">
-        <v>139</v>
+        <v>145</v>
       </c>
     </row>
     <row r="37">
       <c r="A37" s="0">
-        <v>17814</v>
+        <v>18009</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>140</v>
+        <v>146</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>141</v>
+        <v>147</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>83</v>
+        <v>25</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>109</v>
+        <v>148</v>
       </c>
       <c r="G37" s="0" t="s">
-        <v>142</v>
+        <v>149</v>
       </c>
     </row>
     <row r="38">
       <c r="A38" s="0">
-        <v>17815</v>
+        <v>18010</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>143</v>
+        <v>150</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>144</v>
+        <v>151</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>19</v>
+        <v>57</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>145</v>
+        <v>152</v>
       </c>
       <c r="G38" s="0" t="s">
-        <v>146</v>
+        <v>153</v>
       </c>
     </row>
     <row r="39">
       <c r="A39" s="0">
-        <v>17819</v>
+        <v>18012</v>
       </c>
       <c r="B39" s="0" t="s">
-        <v>147</v>
+        <v>60</v>
       </c>
       <c r="C39" s="0" t="s">
-        <v>11</v>
+        <v>95</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>148</v>
+        <v>154</v>
       </c>
       <c r="E39" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F39" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="G39" s="0" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="0">
+        <v>18013</v>
+      </c>
+      <c r="B40" s="0" t="s">
+        <v>156</v>
+      </c>
+      <c r="C40" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="D40" s="0" t="s">
+        <v>157</v>
+      </c>
+      <c r="E40" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F40" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="G40" s="0" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="0">
+        <v>18014</v>
+      </c>
+      <c r="B41" s="0" t="s">
+        <v>159</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>160</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="F41" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="G41" s="0" t="s">
+        <v>161</v>
+      </c>
+    </row>
+    <row r="42">
+      <c r="A42" s="0">
+        <v>18015</v>
+      </c>
+      <c r="B42" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="C42" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="D42" s="0" t="s">
+        <v>163</v>
+      </c>
+      <c r="E42" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F42" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="G42" s="0" t="s">
+        <v>165</v>
+      </c>
+    </row>
+    <row r="43">
+      <c r="A43" s="0">
+        <v>18016</v>
+      </c>
+      <c r="B43" s="0" t="s">
+        <v>162</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>166</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F43" s="0" t="s">
+        <v>164</v>
+      </c>
+      <c r="G43" s="0" t="s">
+        <v>167</v>
+      </c>
+    </row>
+    <row r="44">
+      <c r="A44" s="0">
+        <v>18017</v>
+      </c>
+      <c r="B44" s="0" t="s">
+        <v>168</v>
+      </c>
+      <c r="C44" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="D44" s="0" t="s">
+        <v>169</v>
+      </c>
+      <c r="E44" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="F44" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="G44" s="0" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="45">
+      <c r="A45" s="0">
+        <v>18018</v>
+      </c>
+      <c r="B45" s="0" t="s">
+        <v>171</v>
+      </c>
+      <c r="C45" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="D45" s="0" t="s">
+        <v>172</v>
+      </c>
+      <c r="E45" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="F45" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="G45" s="0" t="s">
+        <v>173</v>
+      </c>
+    </row>
+    <row r="46">
+      <c r="A46" s="0">
+        <v>18019</v>
+      </c>
+      <c r="B46" s="0" t="s">
+        <v>174</v>
+      </c>
+      <c r="C46" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="D46" s="0" t="s">
+        <v>175</v>
+      </c>
+      <c r="E46" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="F46" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="G46" s="0" t="s">
+        <v>176</v>
+      </c>
+    </row>
+    <row r="47">
+      <c r="A47" s="0">
+        <v>18020</v>
+      </c>
+      <c r="B47" s="0" t="s">
+        <v>177</v>
+      </c>
+      <c r="C47" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="D47" s="0" t="s">
+        <v>179</v>
+      </c>
+      <c r="E47" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="F47" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="G47" s="0" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="48">
+      <c r="A48" s="0">
+        <v>18021</v>
+      </c>
+      <c r="B48" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="C48" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="D48" s="0" t="s">
+        <v>182</v>
+      </c>
+      <c r="E48" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="F48" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="49">
+      <c r="A49" s="0">
+        <v>18023</v>
+      </c>
+      <c r="B49" s="0" t="s">
+        <v>184</v>
+      </c>
+      <c r="C49" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="D49" s="0" t="s">
+        <v>185</v>
+      </c>
+      <c r="E49" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="F39" s="0" t="s">
-[...11 lines deleted...]
-        <v>36</v>
+      <c r="F49" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="G49" s="0" t="s">
+        <v>187</v>
+      </c>
+    </row>
+    <row r="50">
+      <c r="A50" s="0">
+        <v>18025</v>
+      </c>
+      <c r="B50" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="C50" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="D50" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="E50" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="F50" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G50" s="0" t="s">
+        <v>191</v>
+      </c>
+    </row>
+    <row r="51">
+      <c r="A51" s="0">
+        <v>18033</v>
+      </c>
+      <c r="B51" s="0" t="s">
+        <v>192</v>
+      </c>
+      <c r="C51" s="0" t="s">
+        <v>178</v>
+      </c>
+      <c r="D51" s="0" t="s">
+        <v>193</v>
+      </c>
+      <c r="E51" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="F51" s="0" t="s">
+        <v>194</v>
+      </c>
+      <c r="G51" s="0" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="52">
+      <c r="A52" s="1" t="s">
+        <v>196</v>
+      </c>
+      <c r="B52" s="1">
+        <v>48</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>