--- v2 (2026-06-07)
+++ v3 (2026-07-22)
@@ -6,638 +6,302 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Default ContentType="image/png" Extension="Png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="ExamesCom10Dias" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="197" uniqueCount="197">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="85" uniqueCount="85">
   <si>
     <t>Relatório de Exames</t>
   </si>
   <si>
     <t>Exames - 10 Dias</t>
   </si>
   <si>
-    <t>Exportado em: 07/06/2026 16:48:28</t>
+    <t>Exportado em: 22/07/2026 18:51:04</t>
   </si>
   <si>
     <t>EXAME</t>
   </si>
   <si>
     <t>REGISTRO</t>
   </si>
   <si>
     <t>RECEBIDO</t>
   </si>
   <si>
     <t>PACIENTE</t>
   </si>
   <si>
     <t>ESPÉCIE</t>
   </si>
   <si>
     <t>CLIENTE</t>
   </si>
   <si>
     <t>MATERIALRECEBIDO</t>
   </si>
   <si>
-    <t>LAUDO-43-26-IHQ</t>
-[...5 lines deleted...]
-    <t>Sherlock</t>
+    <t>LAUDO-127-26-Celulavet</t>
+  </si>
+  <si>
+    <t>03/07/2026</t>
+  </si>
+  <si>
+    <t>Jasmim</t>
+  </si>
+  <si>
+    <t>CANINO</t>
+  </si>
+  <si>
+    <t>CELULAVET</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como JC 112006</t>
+  </si>
+  <si>
+    <t>LAUDO-125-26-Celulavet</t>
+  </si>
+  <si>
+    <t>Luna</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 3907-112083</t>
+  </si>
+  <si>
+    <t>LAUDO-124-26-Celulavet</t>
+  </si>
+  <si>
+    <t>Belinha</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como BS 111429</t>
+  </si>
+  <si>
+    <t>LAUDO-126-26-Celulavet</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cheetara </t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como CC 111619</t>
+  </si>
+  <si>
+    <t>LAUDO-128-26-Celulavet</t>
+  </si>
+  <si>
+    <t>Frida</t>
+  </si>
+  <si>
+    <t>FELINO</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como FC 111686 1</t>
+  </si>
+  <si>
+    <t>LAUDO-51-26-CVAP</t>
+  </si>
+  <si>
+    <t>06/07/2026</t>
+  </si>
+  <si>
+    <t>ANNIE</t>
+  </si>
+  <si>
+    <t>FELINA</t>
+  </si>
+  <si>
+    <t>Carolina Gonçalves Pires</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como CG 35590 A</t>
+  </si>
+  <si>
+    <t>LAUDO-129-26-Celulavet</t>
+  </si>
+  <si>
+    <t>08/07/2026</t>
+  </si>
+  <si>
+    <t>Diego</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como DM 88634 3</t>
+  </si>
+  <si>
+    <t>LAUDO-131-26-Celulavet</t>
+  </si>
+  <si>
+    <t>Brisa</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como BC 112179</t>
+  </si>
+  <si>
+    <t>LAUDO-130-26-Celulavet</t>
+  </si>
+  <si>
+    <t>Maya</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como M 01115-25 1-112585</t>
+  </si>
+  <si>
+    <t>LAUDO-53-26-CVAP</t>
+  </si>
+  <si>
+    <t>SAM</t>
   </si>
   <si>
     <t>CANINA</t>
   </si>
   <si>
-    <t>RENAN SCHIEBEL</t>
-[...98 lines deleted...]
-    <t>CHERRY</t>
+    <t>Recebido 01 cassete com parafina identificado como CG 35593 A</t>
+  </si>
+  <si>
+    <t>LAUDO-54-26-CVAP</t>
+  </si>
+  <si>
+    <t>COSTELINHA</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como CG 35448 B</t>
+  </si>
+  <si>
+    <t>LAUDO-133-26-Celulavet-1-2</t>
+  </si>
+  <si>
+    <t>10/07/2026</t>
+  </si>
+  <si>
+    <t>Pavam</t>
+  </si>
+  <si>
+    <t>Recebido 02 cassetes com parafina identificados como PR 112048 1 e 3</t>
+  </si>
+  <si>
+    <t>LAUDO-135-26-Celulavet</t>
+  </si>
+  <si>
+    <t>Flora</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como FW 111841</t>
+  </si>
+  <si>
+    <t>LAUDO-36-26-PVV</t>
+  </si>
+  <si>
+    <t>THOR</t>
   </si>
   <si>
     <t>Camila Costa Abreu</t>
   </si>
   <si>
-    <t>Recebido 02 cassetes com parafina e 02 lâminas de HE identificados como H 26-826 3 e 4</t>
-[...431 lines deleted...]
-    <t>Zafira</t>
+    <t>Recebido 02 cassetes com parafina e 02 lâminas de HE identificados como H 26-1394 1 e 2</t>
+  </si>
+  <si>
+    <t>LAUDO-01-26-Bionostic</t>
+  </si>
+  <si>
+    <t>MEL</t>
+  </si>
+  <si>
+    <t>Vanessa Wotkiski Benoni</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 118760 A</t>
+  </si>
+  <si>
+    <t>LAUDO-52-26-CVAP</t>
+  </si>
+  <si>
+    <t>LUKE</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como CG 35526 B</t>
+  </si>
+  <si>
+    <t>LAUDO-132-26-Celulavet</t>
+  </si>
+  <si>
+    <t>Hulkinho</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como HS 111660</t>
+  </si>
+  <si>
+    <t>LAUDO-01-26-CCPA - FMVZ-BTU</t>
+  </si>
+  <si>
+    <t>Lilica</t>
+  </si>
+  <si>
+    <t>Isabella Martin Ishida</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como H 395-26 3</t>
+  </si>
+  <si>
+    <t>LAUDO-14-26-BIOPSIAVET</t>
+  </si>
+  <si>
+    <t>Nala</t>
   </si>
   <si>
     <t>Clarissa Helena Santana</t>
   </si>
   <si>
-    <t>Recebido 01 cassete com parafina identificado como 52126 2</t>
+    <t>Recebido 01 cassete com parafina identificado como 66926 2</t>
+  </si>
+  <si>
+    <t>LAUDO-15-26-BIOPSIAVET</t>
+  </si>
+  <si>
+    <t>Matilda</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 72326 2</t>
   </si>
   <si>
     <t>QUANTIDADE DE EXAMES:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -691,1191 +355,547 @@
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:absoluteAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr codeName=""/>
-  <dimension ref="A1:G52"/>
+  <dimension ref="A1:G24"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.5337873186384" customWidth="1"/>
-    <col min="2" max="2" width="30.1401868547712" customWidth="1"/>
+    <col min="2" max="2" width="28.9994681222098" customWidth="1"/>
     <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="33.216544015067" customWidth="1"/>
     <col min="5" max="5" width="20" customWidth="1"/>
-    <col min="6" max="6" width="34.4268297467913" customWidth="1"/>
-    <col min="7" max="7" width="78.7654506138393" customWidth="1"/>
+    <col min="6" max="6" width="22.5868944440569" customWidth="1"/>
+    <col min="7" max="7" width="79.8591134207589" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="50" customHeight="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0">
-        <v>17635</v>
+        <v>18168</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0">
-        <v>17839</v>
+        <v>18170</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" s="0" t="s">
         <v>17</v>
       </c>
-      <c r="D5" s="0" t="s">
+      <c r="E5" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>18</v>
-      </c>
-[...7 lines deleted...]
-        <v>21</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0">
-        <v>17939</v>
+        <v>18171</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>22</v>
+        <v>19</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>24</v>
+        <v>20</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>26</v>
+        <v>14</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>27</v>
+        <v>21</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0">
-        <v>17948</v>
+        <v>18174</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>30</v>
+        <v>23</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>31</v>
+        <v>24</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0">
-        <v>17956</v>
+        <v>18182</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>32</v>
+        <v>25</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>33</v>
+        <v>26</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>25</v>
+        <v>27</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>34</v>
+        <v>14</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0">
-        <v>17958</v>
+        <v>18190</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>36</v>
+        <v>29</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>23</v>
+        <v>30</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>37</v>
+        <v>31</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="F9" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="G9" s="0" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0">
-        <v>17962</v>
+        <v>18191</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>40</v>
+        <v>37</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>41</v>
+        <v>14</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>42</v>
+        <v>38</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0">
-        <v>17963</v>
+        <v>18192</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>43</v>
+        <v>39</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>44</v>
+        <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F11" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G11" s="0" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>45</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0">
-        <v>17965</v>
+        <v>18193</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>46</v>
+        <v>42</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>47</v>
+        <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>49</v>
+        <v>44</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0">
-        <v>17968</v>
+        <v>18197</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>50</v>
+        <v>45</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>51</v>
+        <v>36</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>52</v>
+        <v>46</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>53</v>
+        <v>33</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>54</v>
+        <v>48</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0">
-        <v>17970</v>
+        <v>18198</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>55</v>
+        <v>49</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>56</v>
+        <v>50</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>57</v>
+        <v>47</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>58</v>
+        <v>33</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>59</v>
+        <v>51</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0">
-        <v>17972</v>
+        <v>18199</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>60</v>
+        <v>52</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>61</v>
+        <v>54</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>62</v>
+        <v>27</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>63</v>
+        <v>14</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>64</v>
+        <v>55</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0">
-        <v>17973</v>
+        <v>18201</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>65</v>
+        <v>56</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>66</v>
+        <v>57</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F16" s="0" t="s">
-        <v>67</v>
+        <v>14</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>68</v>
+        <v>58</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0">
-        <v>17977</v>
+        <v>18202</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>69</v>
+        <v>59</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>70</v>
+        <v>60</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>13</v>
+        <v>27</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>71</v>
+        <v>61</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>72</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0">
-        <v>17978</v>
+        <v>18204</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>73</v>
+        <v>63</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>74</v>
+        <v>64</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>75</v>
+        <v>65</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>76</v>
+        <v>66</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0">
-        <v>17980</v>
+        <v>18205</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>77</v>
+        <v>67</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>78</v>
+        <v>36</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>79</v>
+        <v>68</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>13</v>
+        <v>32</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>80</v>
+        <v>33</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>81</v>
+        <v>69</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0">
-        <v>17982</v>
+        <v>18207</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>82</v>
+        <v>70</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>83</v>
+        <v>53</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>84</v>
+        <v>71</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>85</v>
+        <v>14</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>86</v>
+        <v>72</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0">
-        <v>17983</v>
+        <v>18217</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>87</v>
+        <v>73</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>83</v>
+        <v>53</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>88</v>
+        <v>74</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>85</v>
+        <v>75</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>89</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0">
-        <v>17988</v>
+        <v>18226</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>90</v>
+        <v>77</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>92</v>
+        <v>78</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>13</v>
+        <v>47</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>48</v>
+        <v>79</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>93</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0">
-        <v>17992</v>
+        <v>18227</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>94</v>
+        <v>81</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>95</v>
+        <v>53</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>96</v>
+        <v>82</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>25</v>
+        <v>32</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>97</v>
+        <v>79</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>98</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24">
-      <c r="A24" s="0">
-[...647 lines deleted...]
-        <v>48</v>
+      <c r="A24" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="B24" s="1">
+        <v>20</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>