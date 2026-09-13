--- v0 (2025-10-17)
+++ v1 (2026-09-13)
@@ -6,350 +6,398 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Default ContentType="image/png" Extension="Png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="ExamesCom10Dias" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="101" uniqueCount="101">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="117" uniqueCount="117">
   <si>
     <t>Relatório de Exames</t>
   </si>
   <si>
     <t>Exames - 10 Dias</t>
   </si>
   <si>
-    <t>Exportado em: 17/10/2025 03:36:29</t>
+    <t>Exportado em: 13/09/2026 12:18:07</t>
   </si>
   <si>
     <t>EXAME</t>
   </si>
   <si>
+    <t>REGISTRO</t>
+  </si>
+  <si>
     <t>RECEBIDO</t>
   </si>
   <si>
-    <t>REGISTRO</t>
-[...1 lines deleted...]
-  <si>
     <t>PACIENTE</t>
   </si>
   <si>
     <t>ESPÉCIE</t>
   </si>
   <si>
     <t>CLIENTE</t>
   </si>
   <si>
     <t>MATERIALRECEBIDO</t>
   </si>
   <si>
-    <t>06/08/2024</t>
-[...23 lines deleted...]
-    <t>Maike</t>
+    <t>LAUDO-Peixe-boi-da-amazônia</t>
+  </si>
+  <si>
+    <t>03/08/2026</t>
+  </si>
+  <si>
+    <t>GEMAM 1002</t>
+  </si>
+  <si>
+    <t>Trichechus inunguis</t>
+  </si>
+  <si>
+    <t>Ana Karoline Neves</t>
+  </si>
+  <si>
+    <t>Recebido 05 cassetes com parafina identificados como N 08-26, N 50-26 e N 51-26</t>
+  </si>
+  <si>
+    <t>LAUDO-197-26-IHQ</t>
+  </si>
+  <si>
+    <t>31/08/2026</t>
+  </si>
+  <si>
+    <t>Mel</t>
   </si>
   <si>
     <t xml:space="preserve">CANINA </t>
   </si>
   <si>
-    <t>Ana Paula de Castro Pires</t>
-[...11 lines deleted...]
-    <t>SAMBARILOVE-LOVE</t>
+    <t>Vetclinique</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 26-3759 P</t>
+  </si>
+  <si>
+    <t>LAUDO-44-26-PVV</t>
+  </si>
+  <si>
+    <t>28/08/2026</t>
+  </si>
+  <si>
+    <t>PRETINHA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FELINA </t>
+  </si>
+  <si>
+    <t>Camila Costa Abreu</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina e 01 lâmina de HE identificados como H 26-1863 1</t>
+  </si>
+  <si>
+    <t>LAUDO-201-26-IHQ</t>
+  </si>
+  <si>
+    <t>Bili</t>
+  </si>
+  <si>
+    <t>CANINO</t>
+  </si>
+  <si>
+    <t>Melissa Caroline Ferrari</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 26-2380</t>
+  </si>
+  <si>
+    <t>LAUDO-198-26-IHQ</t>
+  </si>
+  <si>
+    <t>MILA</t>
+  </si>
+  <si>
+    <t>FELINO</t>
+  </si>
+  <si>
+    <t>GARRA Hospital Veterinário</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 26-4291</t>
+  </si>
+  <si>
+    <t>LAUDO-199-26-IHQ</t>
+  </si>
+  <si>
+    <t>GATAO</t>
+  </si>
+  <si>
+    <t>Bruna Luiza Sartori Passos</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 26-4557</t>
+  </si>
+  <si>
+    <t>LAUDO-189-26-Celulavet</t>
+  </si>
+  <si>
+    <t>Fuba</t>
+  </si>
+  <si>
+    <t>CELULAVET</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como FL 89763</t>
+  </si>
+  <si>
+    <t>LAUDO-187-26-Celulavet</t>
+  </si>
+  <si>
+    <t>Agnes</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como AR 114372 2</t>
+  </si>
+  <si>
+    <t>LAUDO-193-26-IHQ</t>
+  </si>
+  <si>
+    <t>Pepito</t>
   </si>
   <si>
     <t>FELINA</t>
   </si>
   <si>
-    <t>Karine de Oliveira Marques Pacheco</t>
-[...164 lines deleted...]
-    <t>AMEIXA</t>
+    <t>BRUNA PEREIRA DE SOUZA SALES</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 26-4561</t>
+  </si>
+  <si>
+    <t>LAUDO-06-26-CAIP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AKIRA - 41984 </t>
   </si>
   <si>
     <t>CANINA</t>
   </si>
   <si>
-    <t>MARIANA SUZIN SPIENLLO</t>
-[...47 lines deleted...]
-    <t>Recebido 01 cassete com parafina e 01 lâmina de HE identificados como IH 92117</t>
+    <t>Wagner Alexey Back Fiorio</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 13-26</t>
+  </si>
+  <si>
+    <t>LAUDO-188-26-Celulavet</t>
+  </si>
+  <si>
+    <t>Nina Fc 42825</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como NH 115285 1</t>
+  </si>
+  <si>
+    <t>LAUDO-10-26-BIOPSIE-PE</t>
+  </si>
+  <si>
+    <t>Elisa</t>
+  </si>
+  <si>
+    <t>Bruno Henrique de Albuquerque Paiva</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 1023226 1</t>
+  </si>
+  <si>
+    <t>LAUDO-186-26-Celulavet</t>
+  </si>
+  <si>
+    <t>Melancia</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como MC 115568 1 E</t>
+  </si>
+  <si>
+    <t>LAUDO-14-26-CpaV</t>
+  </si>
+  <si>
+    <t>Fifi</t>
+  </si>
+  <si>
+    <t>Centro de Patologia Veterinária</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como PC 726-26</t>
+  </si>
+  <si>
+    <t>LAUDO-52-26-MEDIVET-SC</t>
+  </si>
+  <si>
+    <t>Olivia</t>
+  </si>
+  <si>
+    <t>Medivet Laboratório Veterinário</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 6473 2</t>
+  </si>
+  <si>
+    <t>LAUDO-46-26-PVV</t>
+  </si>
+  <si>
+    <t>01/09/2026</t>
+  </si>
+  <si>
+    <t>MAYA</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina e 01 lâmina de HE identificados como H 26-1859 1</t>
+  </si>
+  <si>
+    <t>LAUDO-45-26-PVV</t>
+  </si>
+  <si>
+    <t>AMANDAH</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina e 01 lâmina de HE identificados como H 26-1795 6</t>
+  </si>
+  <si>
+    <t>LAUDO-19-26-CelulaPet-SC</t>
+  </si>
+  <si>
+    <t>THOR (2366)</t>
+  </si>
+  <si>
+    <t>David Guilherme Pereira</t>
+  </si>
+  <si>
+    <t>Recebido 02 cassetes com parafina identificados como 24352 A e B</t>
+  </si>
+  <si>
+    <t>LAUDO-185-26-Celulavet</t>
+  </si>
+  <si>
+    <t>Luci</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como LM 116075 2</t>
+  </si>
+  <si>
+    <t>LAUDO-18-26-PATHOS-RS</t>
+  </si>
+  <si>
+    <t>ELLIE</t>
+  </si>
+  <si>
+    <t>Rosemari Teresinha de Oliveira</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 42581</t>
+  </si>
+  <si>
+    <t>LAUDO-190-26-Celulavet</t>
+  </si>
+  <si>
+    <t>03/09/2026</t>
+  </si>
+  <si>
+    <t>Gato 40025</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como GS 115646</t>
+  </si>
+  <si>
+    <t>LAUDO-195-26-IHQ</t>
+  </si>
+  <si>
+    <t>LILICA</t>
+  </si>
+  <si>
+    <t>MARIA FERNANDA FINK</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como H 1498-26 A e B</t>
+  </si>
+  <si>
+    <t>LAUDO-25-26-AlphaLabs-RJ</t>
+  </si>
+  <si>
+    <t>Doug 636235</t>
+  </si>
+  <si>
+    <t>Canino</t>
+  </si>
+  <si>
+    <t>Laboratório de Análises Clínicas Alpha Ltda</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 13912-636234</t>
+  </si>
+  <si>
+    <t>LAUDO-24-26-AlphaLabs-RJ</t>
+  </si>
+  <si>
+    <t>Lua 636234</t>
+  </si>
+  <si>
+    <t>Felino</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 13796-636235</t>
+  </si>
+  <si>
+    <t>LAUDO-194-26-IHQ</t>
+  </si>
+  <si>
+    <t>ARYES MOSS</t>
+  </si>
+  <si>
+    <t>ELIZANDRA DE FATIMA DALLALIBERA</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 26-4500 P</t>
   </si>
   <si>
     <t>QUANTIDADE DE EXAMES:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -403,616 +451,662 @@
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:absoluteAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr codeName=""/>
-  <dimension ref="A1:G27"/>
+  <dimension ref="A1:G29"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.5337873186384" customWidth="1"/>
-    <col min="2" max="2" width="20" customWidth="1"/>
-    <col min="3" max="3" width="26.363028390067" customWidth="1"/>
+    <col min="2" max="2" width="27.7093832833426" customWidth="1"/>
+    <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="33.216544015067" customWidth="1"/>
-    <col min="5" max="5" width="35.8089904785156" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="75.6195242745536" customWidth="1"/>
+    <col min="5" max="5" width="20" customWidth="1"/>
+    <col min="6" max="6" width="38.1599949428013" customWidth="1"/>
+    <col min="7" max="7" width="75.0271693638393" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="50" customHeight="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0">
-        <v>10554</v>
+        <v>18307</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0">
-        <v>17150</v>
+        <v>18437</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="0" t="s">
         <v>17</v>
       </c>
       <c r="D5" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E5" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0">
-        <v>17155</v>
+        <v>18443</v>
       </c>
       <c r="B6" s="0" t="s">
         <v>22</v>
       </c>
       <c r="C6" s="0" t="s">
         <v>23</v>
       </c>
       <c r="D6" s="0" t="s">
         <v>24</v>
       </c>
       <c r="E6" s="0" t="s">
         <v>25</v>
       </c>
       <c r="F6" s="0" t="s">
         <v>26</v>
       </c>
       <c r="G6" s="0" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0">
-        <v>17167</v>
+        <v>18444</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="D7" s="0" t="s">
         <v>29</v>
       </c>
-      <c r="D7" s="0" t="s">
+      <c r="E7" s="0" t="s">
         <v>30</v>
       </c>
-      <c r="E7" s="0" t="s">
+      <c r="F7" s="0" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0">
-        <v>17168</v>
+        <v>18445</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>28</v>
+        <v>33</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>14</v>
+        <v>36</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0">
-        <v>17169</v>
+        <v>18446</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>28</v>
+        <v>38</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>29</v>
+        <v>17</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>34</v>
+        <v>39</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>29</v>
+        <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>14</v>
+        <v>40</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>35</v>
+        <v>41</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0">
-        <v>17172</v>
+        <v>18449</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>37</v>
+        <v>17</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>40</v>
+        <v>45</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0">
-        <v>17173</v>
+        <v>18450</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>16</v>
+        <v>46</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>41</v>
+        <v>17</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>42</v>
+        <v>47</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G11" s="0" t="s">
-        <v>45</v>
+        <v>48</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0">
-        <v>17174</v>
+        <v>18451</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>16</v>
+        <v>49</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>46</v>
+        <v>17</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>47</v>
+        <v>50</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="F12" s="0" t="s">
-        <v>44</v>
+        <v>52</v>
       </c>
       <c r="G12" s="0" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0">
-        <v>17175</v>
+        <v>18452</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>36</v>
+        <v>54</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>49</v>
+        <v>17</v>
       </c>
       <c r="D13" s="0" t="s">
-        <v>50</v>
+        <v>55</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>19</v>
+        <v>56</v>
       </c>
       <c r="F13" s="0" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="G13" s="0" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0">
-        <v>17176</v>
+        <v>18455</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>16</v>
+        <v>59</v>
       </c>
       <c r="C14" s="0" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>54</v>
+        <v>60</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>19</v>
+        <v>30</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>55</v>
+        <v>44</v>
       </c>
       <c r="G14" s="0" t="s">
-        <v>56</v>
+        <v>61</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0">
-        <v>17180</v>
+        <v>18459</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>16</v>
+        <v>62</v>
       </c>
       <c r="C15" s="0" t="s">
-        <v>57</v>
+        <v>17</v>
       </c>
       <c r="D15" s="0" t="s">
-        <v>58</v>
+        <v>63</v>
       </c>
       <c r="E15" s="0" t="s">
-        <v>43</v>
+        <v>19</v>
       </c>
       <c r="F15" s="0" t="s">
-        <v>44</v>
+        <v>64</v>
       </c>
       <c r="G15" s="0" t="s">
-        <v>59</v>
+        <v>65</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0">
-        <v>17181</v>
+        <v>18460</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>16</v>
+        <v>66</v>
       </c>
       <c r="C16" s="0" t="s">
-        <v>60</v>
+        <v>17</v>
       </c>
       <c r="D16" s="0" t="s">
-        <v>61</v>
+        <v>67</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>62</v>
+        <v>68</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0">
-        <v>17182</v>
+        <v>18462</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>16</v>
+        <v>69</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>63</v>
+        <v>17</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>64</v>
+        <v>70</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>43</v>
+        <v>51</v>
       </c>
       <c r="F17" s="0" t="s">
-        <v>44</v>
+        <v>71</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>65</v>
+        <v>72</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0">
-        <v>17183</v>
+        <v>18463</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>36</v>
+        <v>73</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>66</v>
+        <v>17</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>67</v>
+        <v>74</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="F18" s="0" t="s">
-        <v>68</v>
+        <v>75</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>69</v>
+        <v>76</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0">
-        <v>17184</v>
+        <v>18464</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>70</v>
+        <v>78</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>71</v>
+        <v>79</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>43</v>
+        <v>19</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>72</v>
+        <v>80</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0">
-        <v>17185</v>
+        <v>18465</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>36</v>
+        <v>81</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>74</v>
+        <v>82</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>43</v>
+        <v>19</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>75</v>
+        <v>83</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0">
-        <v>17187</v>
+        <v>18466</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>36</v>
+        <v>84</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>76</v>
+        <v>17</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>77</v>
+        <v>85</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>78</v>
+        <v>56</v>
       </c>
       <c r="F21" s="0" t="s">
-        <v>44</v>
+        <v>86</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>79</v>
+        <v>87</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0">
-        <v>17188</v>
+        <v>18467</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>36</v>
+        <v>88</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>80</v>
+        <v>17</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>81</v>
+        <v>89</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>82</v>
+        <v>35</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>83</v>
+        <v>44</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0">
-        <v>17189</v>
+        <v>18469</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>36</v>
+        <v>91</v>
       </c>
       <c r="C23" s="0" t="s">
-        <v>85</v>
+        <v>17</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>86</v>
+        <v>92</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F23" s="0" t="s">
-        <v>87</v>
+        <v>93</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>88</v>
+        <v>94</v>
       </c>
     </row>
     <row r="24">
       <c r="A24" s="0">
-        <v>17190</v>
+        <v>18470</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>36</v>
+        <v>95</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>89</v>
+        <v>96</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>90</v>
+        <v>97</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>43</v>
+        <v>35</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>91</v>
+        <v>98</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="0">
-        <v>17192</v>
+        <v>18472</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>92</v>
+        <v>99</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>93</v>
+        <v>17</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>94</v>
+        <v>100</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>82</v>
+        <v>30</v>
       </c>
       <c r="F25" s="0" t="s">
-        <v>95</v>
+        <v>101</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>96</v>
+        <v>102</v>
       </c>
     </row>
     <row r="26">
       <c r="A26" s="0">
-        <v>17193</v>
+        <v>18473</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>36</v>
+        <v>103</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>97</v>
+        <v>96</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>98</v>
+        <v>104</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>43</v>
+        <v>105</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>44</v>
+        <v>106</v>
       </c>
       <c r="G26" s="0" t="s">
-        <v>99</v>
+        <v>107</v>
       </c>
     </row>
     <row r="27">
-      <c r="A27" s="1" t="s">
-[...3 lines deleted...]
-        <v>23</v>
+      <c r="A27" s="0">
+        <v>18474</v>
+      </c>
+      <c r="B27" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>109</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="0">
+        <v>18475</v>
+      </c>
+      <c r="B28" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="F28" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="G28" s="0" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="1" t="s">
+        <v>116</v>
+      </c>
+      <c r="B29" s="1">
+        <v>25</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>